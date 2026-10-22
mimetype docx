--- v0 (2025-10-20)
+++ v1 (2026-10-22)
@@ -161,125 +161,125 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C25F195" w14:textId="514B2506" w:rsidR="00A40F62" w:rsidRPr="00693FEA" w:rsidRDefault="00A40F62" w:rsidP="00A40F62">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00693FEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Financiële gegevens </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3CE4B1" w14:textId="20DCF716" w:rsidR="00A40F62" w:rsidRPr="00693FEA" w:rsidRDefault="00A40F62" w:rsidP="00A40F62">
+    <w:p w14:paraId="5A3CE4B1" w14:textId="30B17E06" w:rsidR="00A40F62" w:rsidRPr="00693FEA" w:rsidRDefault="00A40F62" w:rsidP="00A40F62">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00693FEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Banksaldo op 31 december 202</w:t>
       </w:r>
-      <w:r w:rsidR="005A4A86" w:rsidRPr="00693FEA">
-[...3 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="001F04DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00693FEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00693FEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">€ ……………………………………….. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1E43A6" w14:textId="2DF4BBFF" w:rsidR="00A40F62" w:rsidRPr="00693FEA" w:rsidRDefault="00A40F62" w:rsidP="00A40F62">
+    <w:p w14:paraId="6D1E43A6" w14:textId="3D9E45A4" w:rsidR="00A40F62" w:rsidRPr="00693FEA" w:rsidRDefault="00A40F62" w:rsidP="00A40F62">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00693FEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bij: kassaldo op 31 december 202</w:t>
       </w:r>
-      <w:r w:rsidR="005A4A86" w:rsidRPr="00693FEA">
-[...3 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="001F04DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00693FEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">€ ……………………………………….. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D161FFB" w14:textId="114E1B0E" w:rsidR="00A40F62" w:rsidRPr="00693FEA" w:rsidRDefault="00A40F62" w:rsidP="00A40F62">
+    <w:p w14:paraId="3D161FFB" w14:textId="393E55E2" w:rsidR="00A40F62" w:rsidRPr="00693FEA" w:rsidRDefault="00A40F62" w:rsidP="00A40F62">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00693FEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bij: spaarsaldo op 31 december 202</w:t>
       </w:r>
-      <w:r w:rsidR="005A4A86" w:rsidRPr="00693FEA">
-[...3 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="001F04DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00693FEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E42F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00693FEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">€ ……………………………………….. </w:t>
       </w:r>
       <w:r w:rsidRPr="00693FEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1232,108 +1232,110 @@
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1714499971">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="538862902">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="274018253">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1117675395">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A40F62"/>
     <w:rsid w:val="00086A0F"/>
     <w:rsid w:val="00107D3A"/>
     <w:rsid w:val="00123ABE"/>
     <w:rsid w:val="00143ABB"/>
     <w:rsid w:val="00154F98"/>
     <w:rsid w:val="00172140"/>
     <w:rsid w:val="001A2E42"/>
+    <w:rsid w:val="001F04DA"/>
     <w:rsid w:val="00221D93"/>
     <w:rsid w:val="00302ADB"/>
     <w:rsid w:val="005023C0"/>
     <w:rsid w:val="005A4A86"/>
     <w:rsid w:val="005F2FDB"/>
     <w:rsid w:val="00611905"/>
     <w:rsid w:val="006700C5"/>
     <w:rsid w:val="0067403B"/>
     <w:rsid w:val="00693FEA"/>
     <w:rsid w:val="006C07C0"/>
     <w:rsid w:val="006E42F1"/>
     <w:rsid w:val="007013E0"/>
     <w:rsid w:val="007522B0"/>
     <w:rsid w:val="00770B88"/>
     <w:rsid w:val="007D0A84"/>
     <w:rsid w:val="007D0B51"/>
     <w:rsid w:val="00827A62"/>
     <w:rsid w:val="00863399"/>
     <w:rsid w:val="00863F0A"/>
     <w:rsid w:val="00910B95"/>
     <w:rsid w:val="00A22B58"/>
     <w:rsid w:val="00A40F62"/>
     <w:rsid w:val="00A91F44"/>
     <w:rsid w:val="00AF044C"/>
     <w:rsid w:val="00B71F88"/>
     <w:rsid w:val="00BD495D"/>
+    <w:rsid w:val="00C67466"/>
     <w:rsid w:val="00CC6CCC"/>
     <w:rsid w:val="00D21771"/>
     <w:rsid w:val="00D3072D"/>
     <w:rsid w:val="00D84E0E"/>
     <w:rsid w:val="00DB72E8"/>
     <w:rsid w:val="00DC44A1"/>
     <w:rsid w:val="00DE0631"/>
     <w:rsid w:val="00E04914"/>
     <w:rsid w:val="00E229D5"/>
     <w:rsid w:val="00EA4F7E"/>
     <w:rsid w:val="00EB0D64"/>
     <w:rsid w:val="00F35D5D"/>
     <w:rsid w:val="00F53DC2"/>
     <w:rsid w:val="00F82BC7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -2861,140 +2863,179 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="891da25e-cd0b-4a73-9945-f6ffa3ddeda5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5c2d9fa0-5206-444a-a80c-efbc12ab33bb" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B1623C2-7C3B-43FD-B088-7E6AE8BD6F8F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B1623C2-7C3B-43FD-B088-7E6AE8BD6F8F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="891da25e-cd0b-4a73-9945-f6ffa3ddeda5"/>
+    <ds:schemaRef ds:uri="5c2d9fa0-5206-444a-a80c-efbc12ab33bb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6FC77F9-F24C-4B41-9A2B-FFD8DA09F214}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DAC379E-452E-4B7F-AE8D-CC1E8B4C3081}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00D7E40E-ABE2-496B-A4B8-4735CC9C682B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="891da25e-cd0b-4a73-9945-f6ffa3ddeda5"/>
     <ds:schemaRef ds:uri="5c2d9fa0-5206-444a-a80c-efbc12ab33bb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DAC379E-452E-4B7F-AE8D-CC1E8B4C3081}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6FC77F9-F24C-4B41-9A2B-FFD8DA09F214}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>337</Words>
   <Characters>1855</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>RID De Liemers</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2188</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Format 'Vermogen' Subsidies</dc:title>
   <dc:subject/>
   <dc:creator>Metin Tekin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010079DF281D00C269489281DE7F14F78398</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_ab89cc62-b223-4330-a0fb-a01a5465677a_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ab89cc62-b223-4330-a0fb-a01a5465677a_SetDate">
+    <vt:lpwstr>2026-02-09T18:58:28Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ab89cc62-b223-4330-a0fb-a01a5465677a_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ab89cc62-b223-4330-a0fb-a01a5465677a_Name">
+    <vt:lpwstr>Label_Intern_Zevenaar</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ab89cc62-b223-4330-a0fb-a01a5465677a_SiteId">
+    <vt:lpwstr>e5947121-32a1-4cdf-914a-be3f48c85097</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ab89cc62-b223-4330-a0fb-a01a5465677a_ActionId">
+    <vt:lpwstr>7663d104-42c0-48fe-a1fc-c968f55a49cf</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_ab89cc62-b223-4330-a0fb-a01a5465677a_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_ab89cc62-b223-4330-a0fb-a01a5465677a_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>